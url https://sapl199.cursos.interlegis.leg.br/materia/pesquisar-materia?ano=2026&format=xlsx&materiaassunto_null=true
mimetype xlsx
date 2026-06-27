--- v0 (2026-04-09)
+++ v1 (2026-06-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="95">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -129,57 +129,81 @@
   <si>
     <t>17</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Carlota de Queiroz</t>
   </si>
   <si>
     <t>Indica...</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/19/04._projeto_de_lei_-_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de aviso prévio à população da ação do carro “fumacê” nas vias do município de Dourados.</t>
   </si>
   <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Carlos Lacerda</t>
+  </si>
+  <si>
+    <t>http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/23/tabela_de_voo_-_dourados_ms_-_oficina_de_articulacao_e_compilacao.pdf</t>
+  </si>
+  <si>
+    <t>Exemplo de emenda.</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/24/emenda_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>Exemplo de emenda</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carlos Lacerda</t>
   </si>
   <si>
     <t>http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/1/ind_21_2025_-_carlos.pdf</t>
   </si>
   <si>
     <t>Indica roçagem no bairro Vila de Lima.</t>
   </si>
   <si>
     <t>Laélia de Alcântara</t>
   </si>
   <si>
     <t>http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/2/ind_22_2025_-_laelia.pdf</t>
   </si>
   <si>
     <t>Indica operação “Tapa Buraco” e retirada de entulhos na Rua 29 de Junho.</t>
   </si>
   <si>
     <t>Eunice Michiles</t>
   </si>
   <si>
     <t>http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/4/ind_20_2025_-_eunice.pdf</t>
   </si>
   <si>
     <t>Indica implantação de redutores de velocidade no bairro Vila de Góis.</t>
   </si>
@@ -618,68 +642,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/3/plo_33_2025_-_josue.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/5/plo_11_2025_-_prefeito_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/15/plo_10_2026_fernando.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/19/04._projeto_de_lei_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/1/ind_21_2025_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/2/ind_22_2025_-_laelia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/4/ind_20_2025_-_eunice.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/13/blank.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/14/blank.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/18/17-indicacao-017_-_onibus_-_ifms_-_canaa.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/20/pedido_-_onibus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei_014-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_315-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/8/blank.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/9/blank.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/10/blank.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/11/blank.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/12/blank.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/3/plo_33_2025_-_josue.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/5/plo_11_2025_-_prefeito_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/15/plo_10_2026_fernando.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/19/04._projeto_de_lei_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/23/tabela_de_voo_-_dourados_ms_-_oficina_de_articulacao_e_compilacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/24/emenda_01-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/1/ind_21_2025_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/2/ind_22_2025_-_laelia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/4/ind_20_2025_-_eunice.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/13/blank.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/14/blank.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/18/17-indicacao-017_-_onibus_-_ifms_-_canaa.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/20/pedido_-_onibus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei_014-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_315-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/8/blank.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/9/blank.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/10/blank.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/11/blank.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl199.cursos.interlegis.leg.br/media/sapl/public/materialegislativa/2026/12/blank.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -849,435 +873,489 @@
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H15" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F20" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H21" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H22" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H23" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>10</v>
       </c>
-      <c r="D22" t="s">
-[...12 lines deleted...]
-        <v>86</v>
+      <c r="D24" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H24" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>